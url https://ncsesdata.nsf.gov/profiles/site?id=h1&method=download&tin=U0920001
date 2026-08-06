--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -2469,52 +2469,52 @@
         <v>18</v>
       </c>
       <c r="Q33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="11" t="s">
         <v>18</v>
       </c>
       <c r="S33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="11" t="n">
         <v>0.0</v>
       </c>
-      <c r="C34" s="11" t="s">
-        <v>16</v>
+      <c r="C34" s="10" t="s">
+        <v>17</v>
       </c>
       <c r="D34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="11" t="n">
         <v>3.0</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="11" t="n">
         <v>3.0</v>
       </c>
       <c r="I34" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K34" s="11" t="s">
         <v>16</v>
       </c>
@@ -2534,52 +2534,52 @@
         <v>18</v>
       </c>
       <c r="Q34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="11" t="s">
         <v>18</v>
       </c>
       <c r="S34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="U34" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="11" t="n">
         <v>0.0</v>
       </c>
-      <c r="C35" s="10" t="s">
-        <v>17</v>
+      <c r="C35" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="D35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="n">
         <v>3.0</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="n">
         <v>3.0</v>
       </c>
       <c r="I35" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K35" s="11" t="s">
         <v>16</v>
       </c>