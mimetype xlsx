--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -2451,170 +2451,170 @@
       </c>
       <c r="P33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="Q33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="S33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="11" t="n">
-        <v>0.0</v>
+        <v>53.0</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="11" t="n">
         <v>21.0</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="11" t="n">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="I34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L34" s="11" t="n">
-        <v>0.0</v>
+        <v>41.0</v>
       </c>
       <c r="M34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N34" s="11" t="n">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="O34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="11" t="n">
-        <v>0.0</v>
+        <v>42.0</v>
       </c>
       <c r="Q34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="11" t="n">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="S34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T34" s="11" t="n">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="U34" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="11" t="n">
-        <v>53.0</v>
+        <v>0.0</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="n">
         <v>21.0</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="n">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="I35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="11" t="n">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="M35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="11" t="n">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="O35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="11" t="n">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="11" t="n">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="S35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="11" t="n">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="U35" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="G36" s="11" t="s">