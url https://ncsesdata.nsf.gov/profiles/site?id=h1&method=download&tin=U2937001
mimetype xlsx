--- v0 (2026-05-25)
+++ v1 (2026-08-06)
@@ -2454,51 +2454,51 @@
       </c>
       <c r="P33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="Q33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="11" t="n">
         <v>5.0</v>
       </c>
       <c r="S33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="11" t="s">
         <v>17</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="11" t="n">
-        <v>90.0</v>
+        <v>0.0</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="11" t="n">
         <v>54.0</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="11" t="n">
         <v>121.0</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="11" t="n">
         <v>51.0</v>
       </c>
       <c r="I34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="11" t="n">
         <v>20.0</v>
       </c>
@@ -2519,51 +2519,51 @@
       </c>
       <c r="P34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="Q34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="11" t="n">
         <v>233.0</v>
       </c>
       <c r="S34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="T34" s="11" t="s">
         <v>17</v>
       </c>
       <c r="U34" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="11" t="n">
-        <v>0.0</v>
+        <v>90.0</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="11" t="n">
         <v>54.0</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="n">
         <v>121.0</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="n">
         <v>51.0</v>
       </c>
       <c r="I35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="11" t="n">
         <v>20.0</v>
       </c>