--- v0 (2026-05-31)
+++ v1 (2026-08-06)
@@ -2463,51 +2463,51 @@
       </c>
       <c r="T33" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="11" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="I34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="M34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N34" s="11" t="n">
         <v>0.0</v>
       </c>
@@ -2528,51 +2528,51 @@
       </c>
       <c r="T34" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="U34" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="I35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="K35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="11" t="n">
         <v>0.0</v>
       </c>
       <c r="M35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="11" t="n">
         <v>0.0</v>
       </c>